--- v0 (2025-10-28)
+++ v1 (2026-10-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70713A76" w14:textId="79727F8D" w:rsidR="00A25232" w:rsidRPr="001F1B08" w:rsidRDefault="007F079A" w:rsidP="00E56961">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E56961">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Fecha</w:t>
@@ -57,721 +57,764 @@
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1949F508" w14:textId="77777777" w:rsidR="00E40A85" w:rsidRPr="001F1B08" w:rsidRDefault="00E40A85" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="712BF70C" w14:textId="77777777" w:rsidR="00767837" w:rsidRPr="001F1B08" w:rsidRDefault="00767837" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D60098" w14:textId="77777777" w:rsidR="00E56961" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
-[...13 lines deleted...]
-        <w:t>Máster</w:t>
+    <w:p w14:paraId="27D60098" w14:textId="3E5E6C46" w:rsidR="00E56961" w:rsidRDefault="00D64F76" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Doctor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6003B035" w14:textId="38942ED9" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Warner Mena Rojas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CAE93A" w14:textId="77777777" w:rsidR="00E56961" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Coordinador</w:t>
       </w:r>
       <w:r w:rsidR="002733B8" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6003B035" w14:textId="38942ED9" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
-[...32 lines deleted...]
-        <w:t>Coordinador</w:t>
+    <w:p w14:paraId="73E01606" w14:textId="2055CCA6" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Maestría en De</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>sarrollo Comunitario Sustentable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9D6801" w14:textId="639568CF" w:rsidR="002733B8" w:rsidRPr="001F1B08" w:rsidRDefault="00CF1C23" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Universidad Nacional</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56961">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002733B8" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
+        <w:t>Costa Rica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6481B28F" w14:textId="77777777" w:rsidR="002733B8" w:rsidRPr="001F1B08" w:rsidRDefault="002733B8" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559AC86A" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Estimado señor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0774D5" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F19DF8D" w14:textId="2123F587" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ </w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>nombres y apellidos C O M P L E T O S</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1C23" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del estudiante</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...108 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ </w:t>
+        <w:t>],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificación </w:t>
       </w:r>
       <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:b/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> del estudiante</w:t>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">número </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>cédula o pasaport</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la República de </w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>país</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, estudiante de la Maestría en Desarrollo </w:t>
+      </w:r>
+      <w:r w:rsidR="00157196">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Comunitario Sustentable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Escuela de Ciencias Agrarias de la Universidad Nacional, Costa Rica, </w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promoción, cumpliendo con uno de los requisitos para optar por el título de </w:t>
+      </w:r>
+      <w:r w:rsidR="003E070F" w:rsidRPr="003E070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Máster en Desarrollo Comunitari</w:t>
+      </w:r>
+      <w:r w:rsidR="00157196">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="003E070F" w:rsidRPr="003E070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sustentable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, solicito la aceptación del </w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Doctor o Máster</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>],</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> identificación </w:t>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:lang w:val="es-CR"/>
-[...1 lines deleted...]
-        <w:t>[</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>nombre y apellidos completos del tutor propuesto</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
-[...29 lines deleted...]
-      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+      <w:r w:rsidRPr="00C53F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>tutor</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de mi </w:t>
+      </w:r>
+      <w:r w:rsidR="00726243">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Trabajo Final de Graduación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> titulad</w:t>
+      </w:r>
+      <w:r w:rsidR="00726243">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>: [</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre completo del título </w:t>
+      </w:r>
+      <w:r w:rsidR="00726243">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>del TFG</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1B08">
-[...23 lines deleted...]
-      <w:r w:rsidR="00057A44" w:rsidRPr="001F1B08">
+      <w:r w:rsidR="00111A0A" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA20BB3" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F98FF68" w14:textId="47623212" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00E07F2C" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Para verificar la idoneidad del [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Sr/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Sra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>primer apellido del tutor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1B08">
-[...96 lines deleted...]
-      <w:r w:rsidR="00D33161" w:rsidRPr="001F1B08">
+      <w:r w:rsidR="00F1503B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1503B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C53F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>tutor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de mi </w:t>
+      </w:r>
+      <w:r w:rsidR="00245663">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Trabajo Final de Graduación</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1503B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00111A0A" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>nexo los siguientes documentos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64F76">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:b/>
-[...120 lines deleted...]
-        <w:t>]</w:t>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00111A0A" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...133 lines deleted...]
-        <w:t>nexo los siguientes documentos:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAA3147" w14:textId="77777777" w:rsidR="004A2C70" w:rsidRPr="001F1B08" w:rsidRDefault="004A2C70" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF3DCE6" w14:textId="3AC60E5F" w:rsidR="007564F8" w:rsidRPr="003A28B2" w:rsidRDefault="007564F8" w:rsidP="003A28B2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
@@ -831,58 +874,69 @@
       </w:r>
       <w:r w:rsidR="00CF0CCB">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497E5AFB" w14:textId="527B407B" w:rsidR="00111A0A" w:rsidRPr="001F1B08" w:rsidRDefault="00111A0A" w:rsidP="001F1B08">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>Curriculum vitae</w:t>
+        <w:t>Curriculum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> actualizado del </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53F15">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>tutor</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> propuesto.</w:t>
       </w:r>
     </w:p>
@@ -1226,65 +1280,65 @@
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6653551D" w14:textId="77777777" w:rsidR="004A2C70" w:rsidRPr="001F1B08" w:rsidRDefault="004A2C70" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49FA2D3F" w14:textId="77777777" w:rsidR="004A2C70" w:rsidRPr="001F1B08" w:rsidRDefault="004A2C70" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5912FE9E" w14:textId="77777777" w:rsidR="00E56961" w:rsidRDefault="00970372" w:rsidP="001F1B08">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Máster </w:t>
+    <w:p w14:paraId="5912FE9E" w14:textId="6D934F9D" w:rsidR="00E56961" w:rsidRDefault="00D64F76" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Doctor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482A2F7D" w14:textId="47C48444" w:rsidR="00970372" w:rsidRPr="001F1B08" w:rsidRDefault="00970372" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Warner Mena Rojas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA670E6" w14:textId="77777777" w:rsidR="00E56961" w:rsidRDefault="00970372" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1395,51 +1449,51 @@
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Estimado señor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BC17B4" w14:textId="5AE64681" w:rsidR="00970372" w:rsidRPr="001F1B08" w:rsidRDefault="00970372" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F2BB534" w14:textId="5AD36CC6" w:rsidR="00970372" w:rsidRPr="001F1B08" w:rsidRDefault="00970372" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70798D03" w14:textId="71043E59" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00970372" w:rsidP="001F1B08">
+    <w:p w14:paraId="70798D03" w14:textId="1DC695BF" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00970372" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve">Yo, [ </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>nombres y apellidos C O M P L E T O S del tutor</w:t>
@@ -1499,51 +1553,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>], con el título de [</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Doctor o Máster</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>] en [</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>nombre del título</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>], colaborador en [</w:t>
       </w:r>
@@ -1556,488 +1610,485 @@
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>nombre de la principal organización en la cual trabaja</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00173D5A" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>acepto fungir como</w:t>
       </w:r>
+      <w:r w:rsidR="004E1E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>tutor</w:t>
       </w:r>
+      <w:r w:rsidR="004E1E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
       <w:r w:rsidR="002C2A6B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve">rabajo </w:t>
       </w:r>
       <w:r w:rsidR="002C2A6B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">Final </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
       <w:r w:rsidR="002C2A6B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve">inal </w:t>
+        <w:t>Graduación</w:t>
       </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...6 lines deleted...]
-        <w:t>Graduación</w:t>
+        <w:t xml:space="preserve"> titulado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> titulado</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>nombre completo de la investigación propuesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00173D5A" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
+        <w:t xml:space="preserve">del estudiante de la Maestría en Desarrollo </w:t>
+      </w:r>
+      <w:r w:rsidR="003A28B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Comunitario</w:t>
+      </w:r>
+      <w:r w:rsidR="003E070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sustentable</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>nombre completo de la investigación propuesta</w:t>
+        <w:t>nombre y apellidos del estudiante</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00173D5A" w:rsidRPr="001F1B08">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve">del estudiante de la Maestría en Desarrollo </w:t>
+        <w:t xml:space="preserve">, número de identificación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>pasaporte o cédula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>],</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el logro de su título de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB25B0" w:rsidRPr="00DB25B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Máster</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Desarrollo </w:t>
       </w:r>
       <w:r w:rsidR="003A28B2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Comunitario</w:t>
       </w:r>
-      <w:r w:rsidR="003E070F">
+      <w:r w:rsidR="00DB25B0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sustentable</w:t>
       </w:r>
       <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> de la Universidad Nacional, Costa Rica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0223A8B3" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4BEEB8" w14:textId="77777777" w:rsidR="00562FBA" w:rsidRDefault="00562FBA" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F15BD8F" w14:textId="77777777" w:rsidR="00562FBA" w:rsidRDefault="00562FBA" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D17AF9" w14:textId="77777777" w:rsidR="00562FBA" w:rsidRDefault="00562FBA" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D829C7E" w14:textId="77777777" w:rsidR="00562FBA" w:rsidRDefault="00562FBA" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF9A0BD" w14:textId="77777777" w:rsidR="00562FBA" w:rsidRDefault="00562FBA" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376E56AF" w14:textId="77777777" w:rsidR="00562FBA" w:rsidRDefault="00562FBA" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0B9134" w14:textId="3C983D24" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Atentamente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCE37E2" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1542A83B" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78372B08" w14:textId="77777777" w:rsidR="00173D5A" w:rsidRPr="001F1B08" w:rsidRDefault="00173D5A" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>nombre y apellidos del estudiante</w:t>
+        <w:t>FIRMA</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
-[...5 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="777AD4BA" w14:textId="560F5F26" w:rsidR="00173D5A" w:rsidRPr="001F1B08" w:rsidRDefault="00173D5A" w:rsidP="001F1B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F84144" w:rsidRPr="001F1B08">
-[...244 lines deleted...]
-        <w:t>/lector</w:t>
+      <w:r w:rsidRPr="001F1B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Nombre y apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00004D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la persona tutora</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3FE978" w14:textId="77777777" w:rsidR="00173D5A" w:rsidRPr="001F1B08" w:rsidRDefault="00173D5A" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1B08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -2165,208 +2216,239 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3042945F" w14:textId="77777777" w:rsidR="00F84144" w:rsidRPr="001F1B08" w:rsidRDefault="00F84144" w:rsidP="001F1B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F84144" w:rsidRPr="001F1B08">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E957304" w14:textId="77777777" w:rsidR="00FB2E27" w:rsidRDefault="00FB2E27" w:rsidP="00D33161">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="588EB7D3" w14:textId="77777777" w:rsidR="00FB2E27" w:rsidRDefault="00FB2E27" w:rsidP="00D33161">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:altName w:val="Bookman Old Style"/>
+    <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5C257F27" w14:textId="77777777" w:rsidR="00FB2E27" w:rsidRDefault="00FB2E27" w:rsidP="00D33161">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00608070" w14:textId="77777777" w:rsidR="00FB2E27" w:rsidRDefault="00FB2E27" w:rsidP="00D33161">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="70D26006" w14:textId="2EA3036E" w:rsidR="00D33161" w:rsidRPr="00D33161" w:rsidRDefault="00D33161">
+    <w:p w14:paraId="70D26006" w14:textId="2EA3036E" w:rsidR="00D33161" w:rsidRPr="004E1E7E" w:rsidRDefault="00D33161">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
-          <w:lang w:val="es-CR"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E1E7E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00094431">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004E1E7E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indicar el título académico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90DE7" w:rsidRPr="004E1E7E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> más alto del tutor</w:t>
       </w:r>
-      <w:r w:rsidR="00DB25B0">
-        <w:rPr>
+      <w:r w:rsidR="00DB25B0" w:rsidRPr="004E1E7E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
+    <w:p w14:paraId="1D27B615" w14:textId="6AEB7C88" w:rsidR="00D64F76" w:rsidRPr="00D64F76" w:rsidRDefault="00D64F76">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:rPr>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E1E7E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004E1E7E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E7E" w:rsidRPr="004E1E7E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Si la persona tutora es parte del personal docente de los posgrados de la Escuela de Ciencias Agrarias, no es necesario adjuntar la documentación correspondiente a los aspectos 3 y 4, ya que esta información se encuentra disponible en la base de datos.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
     <w:p w14:paraId="27376B7E" w14:textId="21A26B1B" w:rsidR="00970372" w:rsidRPr="00D33161" w:rsidRDefault="00970372" w:rsidP="00970372">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00094431">
         <w:rPr>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Indicar el título académico más alto del tutor</w:t>
       </w:r>
       <w:r w:rsidR="00404C9D">
         <w:rPr>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E30652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45C293C0"/>
     <w:lvl w:ilvl="0" w:tplc="A7866D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2413,159 +2495,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="219830014">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F84144"/>
+    <w:rsid w:val="00004D78"/>
     <w:rsid w:val="00057A44"/>
     <w:rsid w:val="00094431"/>
     <w:rsid w:val="000D78E3"/>
     <w:rsid w:val="00111A0A"/>
     <w:rsid w:val="00157196"/>
     <w:rsid w:val="00173D5A"/>
     <w:rsid w:val="001F1B08"/>
     <w:rsid w:val="00245663"/>
     <w:rsid w:val="002733B8"/>
     <w:rsid w:val="002C2A6B"/>
     <w:rsid w:val="003A28B2"/>
     <w:rsid w:val="003B30AF"/>
     <w:rsid w:val="003E070F"/>
     <w:rsid w:val="00404C9D"/>
     <w:rsid w:val="00407238"/>
     <w:rsid w:val="004A2C70"/>
+    <w:rsid w:val="004E1E7E"/>
     <w:rsid w:val="00501BEC"/>
     <w:rsid w:val="00562FBA"/>
     <w:rsid w:val="006640AF"/>
     <w:rsid w:val="00726243"/>
     <w:rsid w:val="007564F8"/>
     <w:rsid w:val="00767837"/>
     <w:rsid w:val="007F079A"/>
     <w:rsid w:val="00802145"/>
     <w:rsid w:val="00970372"/>
     <w:rsid w:val="009A091E"/>
     <w:rsid w:val="00A25232"/>
     <w:rsid w:val="00AB1A3B"/>
     <w:rsid w:val="00B01E50"/>
     <w:rsid w:val="00BA3FF0"/>
+    <w:rsid w:val="00BC2B56"/>
     <w:rsid w:val="00C53F15"/>
     <w:rsid w:val="00C653B8"/>
     <w:rsid w:val="00CA03FC"/>
     <w:rsid w:val="00CC5901"/>
     <w:rsid w:val="00CF0CCB"/>
     <w:rsid w:val="00CF1C23"/>
     <w:rsid w:val="00D33161"/>
+    <w:rsid w:val="00D64F76"/>
     <w:rsid w:val="00D90DE7"/>
     <w:rsid w:val="00DB25B0"/>
     <w:rsid w:val="00E07F2C"/>
     <w:rsid w:val="00E40A85"/>
     <w:rsid w:val="00E42029"/>
     <w:rsid w:val="00E56961"/>
     <w:rsid w:val="00EA1A66"/>
     <w:rsid w:val="00F1503B"/>
     <w:rsid w:val="00F84144"/>
     <w:rsid w:val="00FB2E27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6C0556D0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8059C6C5-2687-4A8B-88F0-B4EBC74FAF7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3000,51 +3087,51 @@
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D33161"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00111A0A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3326,69 +3413,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F119E304-4E2E-40DD-A963-CF3C63BEF049}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>350</Words>
-  <Characters>1931</Characters>
+  <Words>354</Words>
+  <Characters>1952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2277</CharactersWithSpaces>
+  <CharactersWithSpaces>2302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paola</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>